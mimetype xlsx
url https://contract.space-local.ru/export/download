--- v0 (2026-07-24)
+++ v1 (2026-10-06)
@@ -421,51 +421,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H12"/>
+  <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Номер</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Предмет</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Контрагент</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -529,51 +529,51 @@
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>RUB</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Организованная перевозка группы детей</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ИП Петрушин Е. М.</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Действует</t>
+          <t>Истёк</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>2026-06-02</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>2026-08-31</t>
         </is>
       </c>
       <c r="G3" t="n">
         <v>14000</v>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>RUB</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>3</t>
@@ -637,51 +637,51 @@
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="n">
         <v>12090</v>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>RUB</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Охранные услуги</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>ООО ОО "Север"</t>
+          <t>ООО ОО "Север СП"</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Действует</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>2026-05-21</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>2026-12-31</t>
         </is>
       </c>
       <c r="G6" t="n">
         <v>1643520</v>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>RUB</t>
         </is>
       </c>
@@ -862,66 +862,387 @@
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>RUB</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Обслуживание технологического оборудования</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>ООО "Торгсервис-К"</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Действует</t>
+          <t>Истёк</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>2026-07-10</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>2026-08-31</t>
         </is>
       </c>
       <c r="G12" t="n">
         <v>9200</v>
       </c>
       <c r="H12" t="inlineStr">
+        <is>
+          <t>RUB</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>а</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>ингаляторы</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>"ООО ВДФ Акцепт"</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>Истёк</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
+      <c r="G13" t="n">
+        <v>9200</v>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>RUB</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>в</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>замена фильтров в фонтанчике</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>ИП Игнатов Владимир Юрьевич</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>Истёк</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="G14" t="n">
+        <v>16800</v>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>RUB</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>г</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>Токовая нагрузка отходящих кабельных линий</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>ИП Минин Виктор Леонидович</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>Истёк</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="G15" t="n">
+        <v>10000</v>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>RUB</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>д</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>Туалетная бумага (ДОЛ лето 2026)</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>ООО "Ликор"</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>Истёк</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>2026-06-17</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
+      <c r="G16" t="n">
+        <v>2208</v>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>RUB</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>д</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>страхование ДОЛ лето 2026</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>ООО «СК „Ингосстрах-Жизнь"»</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>Истёк</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="G17" t="n">
+        <v>1012</v>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>RUB</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>е</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>медицинские товары ДОЛ лето 2026</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>"ООО ВДФ Акцепт"</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>Истёк</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>2026-08-30</t>
+        </is>
+      </c>
+      <c r="G18" t="n">
+        <v>4780</v>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>RUB</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>ж</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>беговая дорожка, освещение</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>ООО "Монтаж - сервис"</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>Истёк</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
+      <c r="G19" t="n">
+        <v>2945652.78</v>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>RUB</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>з</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>поставку и монтаж 
+оборудования для создания «умной» спортивной площадки</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>ООО "Ратем"</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>Действует</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
+      <c r="G20" t="n">
+        <v>7939384.67</v>
+      </c>
+      <c r="H20" t="inlineStr">
         <is>
           <t>RUB</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>